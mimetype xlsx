--- v1 (2026-09-07)
+++ v2 (2026-11-07)
@@ -647,85 +647,85 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>557142145.0</v>
+        <v>660354468.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
-        <v>243075440.0</v>
+        <v>297096930.0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
-        <v>867042130.0</v>
+        <v>1032576838.0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5">
         <v>39440800.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
@@ -749,51 +749,51 @@
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>52310800.0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8">
-        <v>31159680.0</v>
+        <v>47119680.0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9">
         <v>17291200.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
@@ -817,68 +817,68 @@
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>1051347170.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>11675000.0</v>
+        <v>21833000.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13">
-        <v>340372000.0</v>
+        <v>446214400.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14">
         <v>55013135.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
@@ -902,102 +902,102 @@
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>56227000.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17">
-        <v>74505300.0</v>
+        <v>127836300.0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18">
         <v>156405000.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20">
-        <v>51537300.0</v>
+        <v>60211650.0</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21">
         <v>2184000.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">